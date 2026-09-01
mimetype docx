--- v0 (2026-07-08)
+++ v1 (2026-09-01)
@@ -1,4224 +1,5214 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1C772BB5" w14:textId="7AA82A4F" w:rsidR="00E959B3" w:rsidRPr="00D2385F" w:rsidRDefault="00B026F8" w:rsidP="00B026F8">
+    <w:p w14:paraId="1C772BB5" w14:textId="1ED9F4DB" w:rsidR="00E959B3" w:rsidRPr="00D2385F" w:rsidRDefault="00B026F8" w:rsidP="00B026F8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2385F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00EF1C56">
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">valiando </w:t>
       </w:r>
       <w:r w:rsidRPr="00D2385F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Not</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2385F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2385F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>cia</w:t>
+      </w:r>
+      <w:r w:rsidR="009A3F9E">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em grupo</w:t>
+      </w:r>
+      <w:r w:rsidR="00060ECD">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>s de 5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22D4771A" w14:textId="77777777" w:rsidR="00B026F8" w:rsidRPr="00D2385F" w:rsidRDefault="00B026F8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CC44EBB" w14:textId="79EA0FE9" w:rsidR="00106E00" w:rsidRDefault="00BB14EB">
+    <w:p w14:paraId="1CC44EBB" w14:textId="2F0B3951" w:rsidR="00106E00" w:rsidRDefault="004938C6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Avalie as suas duas </w:t>
+        <w:t xml:space="preserve">Comece por ler e compreender </w:t>
       </w:r>
-      <w:r w:rsidR="005E5AC8">
+      <w:r w:rsidR="009C10AE">
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
-        <w:t>notícias</w:t>
+        <w:t xml:space="preserve">tanto </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
-        <w:t xml:space="preserve">. A </w:t>
+        <w:t>as questões</w:t>
+      </w:r>
+      <w:r w:rsidR="009C10AE">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como a notícia</w:t>
+      </w:r>
+      <w:r w:rsidR="00377183">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que lhe corresponde</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB14EB">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009C10AE">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>Se necessário consulte o dicionário.</w:t>
+      </w:r>
+      <w:r w:rsidR="00060ECD">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377183">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Defina com o grupo a quem cabe cada uma das letras. Avalie a sua notícia na coluna que lhe corresponde recorrendo a </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6705">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0FC"/>
+      </w:r>
+      <w:r w:rsidR="00EF6705">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidR="00EF6705" w:rsidRPr="00EF6705">
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
-        <w:t>coluna A</w:t>
+        <w:t>sim</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6705">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377183">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidR="00377183">
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> corresponde ao texto sobre a abertura do ano, a coluna B</w:t>
+        <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="00897CB5">
+      <w:r w:rsidR="00EF6705">
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...113 lines deleted...]
-        <w:t xml:space="preserve"> Não use as colunas C e D.</w:t>
+        <w:t>para não.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A909B42" w14:textId="77777777" w:rsidR="00106E00" w:rsidRDefault="00106E00">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2304"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="2298"/>
+        <w:gridCol w:w="4785"/>
+        <w:gridCol w:w="511"/>
+        <w:gridCol w:w="481"/>
+        <w:gridCol w:w="541"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="593"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="2261E655" w14:textId="1648B5D4" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00060ECD" w14:paraId="2261E655" w14:textId="75FB4AE6" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CCEE2D3" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="0CCEE2D3" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4897" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00700E6B">
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77E07E2F" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="007D3032">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A55C07D" w14:textId="147E2CF1" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="007D3032">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="415" w:type="dxa"/>
-[...43 lines deleted...]
-            <w:r w:rsidRPr="00700E6B">
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C67F82" w14:textId="4B8D6087" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="007D3032">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4816810F" w14:textId="2F732624" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="007D3032">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E743631" w14:textId="6F8AEFD8" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="007D3032">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="447559AF" w14:textId="1D447D78" w:rsidR="00060ECD" w:rsidRDefault="00060ECD" w:rsidP="007D3032">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="52AD4E23" w14:textId="4B4FEE23" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="52AD4E23" w14:textId="64FE596D" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EAB8B76" w14:textId="76A5F880" w:rsidR="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="5EAB8B76" w14:textId="76A5F880" w:rsidR="00060ECD" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Sobre a notícia, o que é apresentado, a informação</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4897" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="761229F2" w14:textId="3B852294" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="007D3032">
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="761229F2" w14:textId="3B852294" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="007D3032">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Apresenta imagens?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="417" w:type="dxa"/>
-[...37 lines deleted...]
-          <w:p w14:paraId="546F83C3" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="007D3032">
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31E02153" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="007D3032">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E6B4317" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="007D3032">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F9D6AB" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="007D3032">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="546F83C3" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="007D3032">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB9960C" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="007D3032">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="233A8C1E" w14:textId="551EC1E1" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="004938C6" w14:paraId="233A8C1E" w14:textId="46BE0FF8" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B71B311" w14:textId="245AEB92" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="5B71B311" w14:textId="245AEB92" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4897" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="142D26EA" w14:textId="4AAE5451" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="142D26EA" w14:textId="4AAE5451" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>A que p</w:t>
-[...58 lines deleted...]
-          <w:p w14:paraId="1800C01D" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+              <w:t>A que público se dirige?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F00811D" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A2DD0E" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22914DAD" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1800C01D" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04776D1F" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="3BAFBA49" w14:textId="6FD6D72C" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="004938C6" w14:paraId="3BAFBA49" w14:textId="74A1F16F" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C9EF75A" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="5C9EF75A" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4897" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="59841894" w14:textId="413A444A" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59841894" w14:textId="413A444A" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Refere-se a acontecimentos cotidianos?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="417" w:type="dxa"/>
-[...40 lines deleted...]
-          <w:p w14:paraId="2009AD7F" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B3E6B8" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A9EF3F" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1096596A" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2009AD7F" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B831DA" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="31C39D25" w14:textId="2E519404" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="31C39D25" w14:textId="4C5D3BDB" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14E3D33C" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="14E3D33C" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4897" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="032B5E0C" w14:textId="735AB521" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="032B5E0C" w14:textId="735AB521" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>É relevante?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="417" w:type="dxa"/>
-[...40 lines deleted...]
-          <w:p w14:paraId="0AA81DBF" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A77079B" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73542ECD" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="203CCE2B" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA81DBF" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FCE1B39" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="58F74A3D" w14:textId="6E89D604" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="58F74A3D" w14:textId="10F72B4F" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F5349CE" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="6F5349CE" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4897" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="69436144" w14:textId="61171FBB" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69436144" w14:textId="26F640A3" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>É de interesse publico»</w:t>
-[...46 lines deleted...]
-          <w:p w14:paraId="38E4490C" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+              <w:t xml:space="preserve">É de interesse </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700E6B">
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>publico</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="171DB495" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCB5024" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3108A0B8" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E4490C" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="754521C1" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="1CE0CC86" w14:textId="28D312EC" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="004938C6" w14:paraId="1CE0CC86" w14:textId="782CE1D2" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57709AE2" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="57709AE2" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4897" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="15F2C0F2" w14:textId="0B583ED2" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F2C0F2" w14:textId="0B583ED2" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>O facto noticiado é actual?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="417" w:type="dxa"/>
-[...40 lines deleted...]
-          <w:p w14:paraId="4489BF1A" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D91999" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F2037CD" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3234DBC1" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4489BF1A" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE0271A" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="0BBB6EC5" w14:textId="73751A57" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="0BBB6EC5" w14:textId="6E490D59" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74BF50F9" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="74BF50F9" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4897" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6A925B0A" w14:textId="1A458403" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A925B0A" w14:textId="1A458403" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>É de interesse geral?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="417" w:type="dxa"/>
-[...40 lines deleted...]
-          <w:p w14:paraId="6E8069E6" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="228B06B8" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="067305E0" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="008080B3" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E8069E6" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="039207BF" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="33D4E071" w14:textId="4F6B84C8" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="004938C6" w14:paraId="33D4E071" w14:textId="143FD9F8" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A4F4F8D" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="2A4F4F8D" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4897" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3FAB908A" w14:textId="77E61C70" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FAB908A" w14:textId="77E61C70" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Refere-se a acontecimentos recentes?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="417" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2FBCDF13" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00D436FC" w:rsidRDefault="00700E6B" w:rsidP="00D436FC">
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FBCDF13" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00D436FC" w:rsidRDefault="00060ECD" w:rsidP="00D436FC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="415" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0FA6B746" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00D436FC" w:rsidRDefault="00700E6B" w:rsidP="00D436FC">
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA6B746" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00D436FC" w:rsidRDefault="00060ECD" w:rsidP="00D436FC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="751" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="6AD1B99B" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19349B01" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD1B99B" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7099BFAE" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="21644AF4" w14:textId="0ACA5E0E" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="004938C6" w14:paraId="21644AF4" w14:textId="555B6614" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44FA6260" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="44FA6260" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4897" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="549CE0AE" w14:textId="72459977" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="549CE0AE" w14:textId="72459977" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>A que público-alvo se dirige</w:t>
-[...53 lines deleted...]
-          <w:p w14:paraId="1087048C" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+              <w:t>A que público-alvo se dirige?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F4B81D0" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EAAF333" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20934632" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1087048C" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E67EE73" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="307384A9" w14:textId="26C630F3" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="307384A9" w14:textId="64337BCE" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB31F2E" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="1AB31F2E" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4897" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="64BFE2FA" w14:textId="016E2C69" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64BFE2FA" w14:textId="016E2C69" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Relata factos verídicos?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="417" w:type="dxa"/>
-[...40 lines deleted...]
-          <w:p w14:paraId="1C5095B3" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EAE8581" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42989C0E" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D979421" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5095B3" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2621795C" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="05075FDF" w14:textId="5A8BA913" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="05075FDF" w14:textId="6D398AFF" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="417E0F43" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="417E0F43" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4897" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1C1C4ECA" w14:textId="7AAA5729" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1C4ECA" w14:textId="7AAA5729" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Indica as fontes?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="417" w:type="dxa"/>
-[...40 lines deleted...]
-          <w:p w14:paraId="3AE22ED2" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DEB5D2E" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA8B15D" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="090EBB86" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE22ED2" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53964AE7" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="6CAEAD51" w14:textId="122AFDDE" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="6CAEAD51" w14:textId="47C459E8" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3532809E" w14:textId="0AC77675" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="3532809E" w14:textId="0AC77675" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Sobre o texto em si</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4897" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6D7CED76" w14:textId="53DEAC0C" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D7CED76" w14:textId="53DEAC0C" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Cont</w:t>
             </w:r>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>é</w:t>
             </w:r>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>m elementos narrativos?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="417" w:type="dxa"/>
-[...40 lines deleted...]
-          <w:p w14:paraId="1659DD61" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E14F963" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="361E2D06" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54189ABE" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1659DD61" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52B9F8E4" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="7E471702" w14:textId="108EA0C4" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="7E471702" w14:textId="438E13FA" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="03DF0F38" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="03DF0F38" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4897" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1F5796F6" w14:textId="207B1A2F" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5796F6" w14:textId="207B1A2F" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Cont</w:t>
             </w:r>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>é</w:t>
             </w:r>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>m elementos descritivos?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="417" w:type="dxa"/>
-[...40 lines deleted...]
-          <w:p w14:paraId="4ABA4077" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55AB34AD" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E350BFE" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="337C3728" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ABA4077" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA12CCC" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="4C8A8B39" w14:textId="6647F716" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="4C8A8B39" w14:textId="0E4052D2" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="00EC11EC" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="00EC11EC" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4897" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7B782E06" w14:textId="5C4F2DDD" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B782E06" w14:textId="5C4F2DDD" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Tem teor opinativo?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="417" w:type="dxa"/>
-[...40 lines deleted...]
-          <w:p w14:paraId="71DEE95F" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="314DF2A2" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51DFC5E5" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="636E3FFD" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71DEE95F" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B60B6B" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="46F73CEA" w14:textId="0FABCE50" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="46F73CEA" w14:textId="66E0EC7F" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7EECCE64" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="7EECCE64" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4897" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5DB6C02C" w14:textId="339EDD58" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB6C02C" w14:textId="63D80356" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>Usa Linguagem concisa?</w:t>
-[...46 lines deleted...]
-          <w:p w14:paraId="4D167CA6" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+              <w:t xml:space="preserve">Usa </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF6705">
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700E6B">
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>inguagem concisa?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47EDF4BE" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="752AFFC3" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC0E156" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D167CA6" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DDDC22A" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="6454B77F" w14:textId="72B8BEDF" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="6454B77F" w14:textId="1F6EB308" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="34F56ABB" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="34F56ABB" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4897" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="460C6392" w14:textId="50D5237B" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="460C6392" w14:textId="50D5237B" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>É</w:t>
-            </w:r>
+              <w:t>É claro?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9FDF15" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C02E231" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EDEE5EC" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="347F77A9" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D6F15A" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="3049784A" w14:textId="74F5F36B" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="169AFC34" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52CA2710" w14:textId="2015544E" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> claro?</w:t>
-[...46 lines deleted...]
-          <w:p w14:paraId="347F77A9" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+              <w:t>Usa linguagem correcta?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4097BD3C" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D2F4C23" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B033FA8" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B2D7E87" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A88351A" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="3049784A" w14:textId="191E519C" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="007572B4" w14:paraId="58DBE695" w14:textId="7669E934" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="169AFC34" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="36D4CDC4" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4897" w:type="dxa"/>
-[...59 lines deleted...]
-          <w:p w14:paraId="3B2D7E87" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE6AF33" w14:textId="1E668EA5" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="007572B4" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>É a</w:t>
+            </w:r>
+            <w:r w:rsidR="00060ECD" w:rsidRPr="00700E6B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>presentado de forma dinâmica?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="711AD9D7" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9FB96F" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="221590B4" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA18789" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58246A06" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="58DBE695" w14:textId="5B5BC500" w:rsidTr="002446C9">
-[...112 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="5619F387" w14:textId="08044505" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FCD22E1" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="4FCD22E1" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Quanto à estrutura do texto</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B812CA9" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
-[...20 lines deleted...]
-          <w:p w14:paraId="181E1BB7" w14:textId="33EF7EB3" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="5B812CA9" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05DC659C" w14:textId="4A4E63B8" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="181E1BB7" w14:textId="33EF7EB3" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Tem título?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="417" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5E3212CE" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E3212CE" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="415" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="726E5EB9" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="726E5EB9" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="751" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="1F3396CF" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0921E817" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3396CF" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D88651" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="6E2E4791" w14:textId="192D4776" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="6E2E4791" w14:textId="5BA59F6D" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BAB6C87" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
-[...12 lines deleted...]
-          <w:p w14:paraId="3CA056CA" w14:textId="589A7067" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="7BAB6C87" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA056CA" w14:textId="589A7067" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>O título é</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="54D57748" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+              <w:t>O título é atraente?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D57748" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="415" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7AD30C3B" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD30C3B" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="751" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="791B3F8C" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="229768BB" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="791B3F8C" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE1F5CE" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="6137BD0E" w14:textId="2561DB37" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="004938C6" w14:paraId="6137BD0E" w14:textId="269FDE8B" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30CD258D" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
-[...12 lines deleted...]
-          <w:p w14:paraId="49266684" w14:textId="0D25CAC2" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="30CD258D" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49266684" w14:textId="0D25CAC2" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t xml:space="preserve">Há relação entre </w:t>
-[...35 lines deleted...]
-          <w:p w14:paraId="74A13516" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+              <w:t>Há relação entre o título e o desenvolvimento?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A13516" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="415" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="654C51FD" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="654C51FD" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="751" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="3623A279" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1258ED85" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3623A279" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2933F7" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="4018494D" w14:textId="101CDF77" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="4018494D" w14:textId="6DBB70C8" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21107FB4" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
-[...12 lines deleted...]
-          <w:p w14:paraId="007C6AC2" w14:textId="7A6F760B" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="21107FB4" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="007C6AC2" w14:textId="7A6F760B" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Tem subtítulo?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="417" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7D37E61E" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D37E61E" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="415" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="594CF8FE" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="594CF8FE" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="751" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="3EB59419" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="301E4AC3" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB59419" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE291A1" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="764DEA66" w14:textId="56FF61F1" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="004938C6" w14:paraId="764DEA66" w14:textId="70F9B9C2" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE82908" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
-[...12 lines deleted...]
-          <w:p w14:paraId="517AFD22" w14:textId="32CC9A3C" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="5CE82908" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="517AFD22" w14:textId="32CC9A3C" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>O subtítulo está bem estruturado?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="417" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="376DA1FC" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="376DA1FC" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="415" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0642A826" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0642A826" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="751" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="1E5D32BE" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="133D809C" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E5D32BE" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37583360" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="12AA05C7" w14:textId="787074D8" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="12AA05C7" w14:textId="4DB7B2EE" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0B2B5C" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
-[...12 lines deleted...]
-          <w:p w14:paraId="198B5E36" w14:textId="7FB2B39B" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="7A0B2B5C" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="198B5E36" w14:textId="7FB2B39B" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Tem lead?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="417" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1421B51D" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1421B51D" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="415" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="224ACA0A" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="224ACA0A" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="751" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="0D3F69CC" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5595FFFA" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3F69CC" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B583220" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="7FB8A776" w14:textId="54CA7D2B" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="004938C6" w14:paraId="7FB8A776" w14:textId="2187AB0D" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50290C9A" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
-[...12 lines deleted...]
-          <w:p w14:paraId="51D55207" w14:textId="51666BD8" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="50290C9A" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D55207" w14:textId="51666BD8" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>O lead responde a todas as perguntas?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="417" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="356F0EA2" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="356F0EA2" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="415" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="68213CC0" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68213CC0" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="751" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="7730AE17" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F0FC1B" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7730AE17" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB9D8C1" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="5D3E6E11" w14:textId="21938F89" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="004938C6" w14:paraId="5D3E6E11" w14:textId="30BD4572" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EE4D542" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
-[...12 lines deleted...]
-          <w:p w14:paraId="7BD609AF" w14:textId="5CAE184F" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="0EE4D542" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD609AF" w14:textId="5CAE184F" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>O lead responde pelo menos a quem</w:t>
+              <w:t>O lead responde pelo menos a quem? o quê?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>?</w:t>
-[...43 lines deleted...]
-          <w:p w14:paraId="5A991C40" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+              <w:t>onde? e quando?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A991C40" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="415" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3A342401" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A342401" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="751" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="34F632E4" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1494EC81" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F632E4" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="681DFE74" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="4F09A716" w14:textId="640B308A" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="2ED026FC" w14:textId="41618001" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40933AA9" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
-[...12 lines deleted...]
-          <w:p w14:paraId="6B3E45D3" w14:textId="4FD20B60" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="21D5F95B" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28CBD5A7" w14:textId="5026171E" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>Tem o corpo?</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="571B7FD5" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+              <w:t xml:space="preserve">Tem </w:t>
+            </w:r>
+            <w:r w:rsidR="007572B4">
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vários </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700E6B">
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>parágrafos?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="133B0F25" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="415" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="485472F1" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E74C89D" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="751" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="1C520490" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="189E7AE8" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="543F9202" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="547879E8" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="2ED026FC" w14:textId="1185C768" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="4A03ACF3" w14:textId="2CE9A76D" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21D5F95B" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
-[...12 lines deleted...]
-          <w:p w14:paraId="28CBD5A7" w14:textId="66D92632" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="45F50E59" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC0EAFB" w14:textId="5D766823" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>Tem parágrafos?</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="133B0F25" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+              <w:t>Os parágrafos estão demarcados?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1C8C04" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="415" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6E74C89D" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A626412" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="751" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="543F9202" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="634C953B" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="673245F9" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC8DAE4" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="4A03ACF3" w14:textId="25D13D88" w:rsidTr="002446C9">
-[...93 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="76F1D07C" w14:textId="26820B96" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08F3CCD2" w14:textId="49327B83" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="08F3CCD2" w14:textId="49327B83" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Linguagem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4897" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5F2A5AFF" w14:textId="049FFE84" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2A5AFF" w14:textId="049FFE84" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>É imparcial?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="417" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1BA295D7" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA295D7" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="415" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3E197438" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E197438" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="751" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="0F49A984" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="554409B1" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F49A984" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66033A27" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="3EAFAA4B" w14:textId="17F8D6EA" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="3EAFAA4B" w14:textId="24DAE102" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="43E6819F" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
-[...12 lines deleted...]
-          <w:p w14:paraId="35D81BCF" w14:textId="3B0AED08" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="43E6819F" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D81BCF" w14:textId="3B0AED08" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t xml:space="preserve">É </w:t>
-            </w:r>
+              <w:t>É clara?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C29745B" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:ind w:left="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3303E6B6" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:ind w:left="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="335A1724" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40599E0F" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF6C059" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="42F6E631" w14:textId="443E0021" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="26685B97" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7424CDC5" w14:textId="0B2F5D16" w:rsidR="00185957" w:rsidRPr="00185957" w:rsidRDefault="00185957" w:rsidP="00185957">
+            <w:pPr>
+              <w:ind w:left="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>clara</w:t>
-            </w:r>
+              <w:t>É</w:t>
+            </w:r>
+            <w:r w:rsidR="00060ECD" w:rsidRPr="00700E6B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> objectiva?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E98779A" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:ind w:left="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74597766" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:ind w:left="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="226B4D2D" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2DC3FF" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1997DE1D" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="67A03A48" w14:textId="7230B621" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53454356" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E9C7BC" w14:textId="7405E53A" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00185957" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:ind w:left="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>?</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="0C29745B" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+              <w:t>É</w:t>
+            </w:r>
+            <w:r w:rsidR="00060ECD" w:rsidRPr="00700E6B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> impessoal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15B53538" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="415" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3303E6B6" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57806765" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="751" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="40599E0F" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="084E2D78" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="619D51B9" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C807A6" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="42F6E631" w14:textId="49117120" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="64D3EFB3" w14:textId="01DA484B" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="26685B97" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
-[...12 lines deleted...]
-          <w:p w14:paraId="7424CDC5" w14:textId="77D7B61C" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="463EFC14" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E8C4D6" w14:textId="3CDC3959" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>é</w:t>
-            </w:r>
+              <w:t>É concisa?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="732870A1" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:ind w:left="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75EB6E6D" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:ind w:left="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54EE7382" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D5BF32" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1428AF" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="531B09BA" w14:textId="56698755" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="736C26CA" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="319F9B71" w14:textId="7607BF29" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00185957" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:ind w:left="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> objectiva</w:t>
+              <w:t>É</w:t>
             </w:r>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>?</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="0E98779A" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00060ECD" w:rsidRPr="00700E6B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>denotativa?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D7E02F2" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="415" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74597766" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="477549BD" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="751" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="3D2DC3FF" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C404AAE" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5317A9E1" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2979BCD8" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="67A03A48" w14:textId="1FC4F2A4" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="73DD758D" w14:textId="3E4E72B3" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="53454356" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
-[...13 lines deleted...]
-          <w:p w14:paraId="14E9C7BC" w14:textId="6069159F" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="392526D3" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F510FF1" w14:textId="71B4EC18" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Segue a norma-padrão?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26AFB6A5" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:ind w:left="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C4B07AF" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:ind w:left="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B0F90CC" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32F1C629" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62931AC3" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="49D08B2C" w14:textId="40768D98" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="387E4AE3" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11F39CBC" w14:textId="2E207545" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:ind w:left="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> impessoal</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="15B53538" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+              <w:t>Usa plurissignificações</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CDAAFA4" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="57806765" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39455968" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...27 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B4F6932" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C610FC" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F22E97F" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="64D3EFB3" w14:textId="6B54FF5F" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="3A6717CB" w14:textId="1964687C" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="463EFC14" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
-[...13 lines deleted...]
-          <w:p w14:paraId="08E8C4D6" w14:textId="3CDC3959" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="278F6F71" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44B30244" w14:textId="4933E4B0" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="732870A1" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Usa voz passiva?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="226AB7BB" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="75EB6E6D" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73175048" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...27 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="606FC1B5" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C8005A4" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C090B21" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E6B" w:rsidRPr="00106E00" w14:paraId="531B09BA" w14:textId="4114B95B" w:rsidTr="002446C9">
-[...2 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+      <w:tr w:rsidR="00060ECD" w:rsidRPr="00106E00" w14:paraId="764A2A35" w14:textId="41FCBFAA" w:rsidTr="00060ECD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="736C26CA" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00106E00" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
-[...13 lines deleted...]
-          <w:p w14:paraId="319F9B71" w14:textId="67174869" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+          <w:p w14:paraId="3CE32D42" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00106E00" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4785" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6077FDA2" w14:textId="2E3F9C2D" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E6B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>denotativa?</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="4D7E02F2" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+              <w:t>Usa o discurso indirecto?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D80E77" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-                <w:lang w:val="pt-PT"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="477549BD" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A5504E3" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-                <w:lang w:val="pt-PT"/>
-[...404 lines deleted...]
-          <w:p w14:paraId="55437E9A" w14:textId="77777777" w:rsidR="00700E6B" w:rsidRPr="00700E6B" w:rsidRDefault="00700E6B" w:rsidP="002B0DEC">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F178446" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55437E9A" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1851ABF6" w14:textId="77777777" w:rsidR="00060ECD" w:rsidRPr="00700E6B" w:rsidRDefault="00060ECD" w:rsidP="002B0DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6BD1C596" w14:textId="43A88B5B" w:rsidR="00B026F8" w:rsidRDefault="00B026F8" w:rsidP="002B0DEC">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BC7DB9C" w14:textId="77777777" w:rsidR="001233B6" w:rsidRDefault="001233B6" w:rsidP="001233B6"/>
-    <w:sectPr w:rsidR="001233B6" w:rsidSect="00EF1C56">
+    <w:p w14:paraId="0BC7DB9C" w14:textId="52565F97" w:rsidR="001233B6" w:rsidRDefault="00185957" w:rsidP="001233B6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00185957">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Terminada a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E30DCD">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>tarefa, em conjunto,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00185957">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tirem conclusões c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onfrontando as sínteses que fizeram antes com </w:t>
+      </w:r>
+      <w:r w:rsidR="00E30DCD">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">observações às avaliações do grupo. O vosso trabalho deve ter cerca de </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B68586" w14:textId="58FF701F" w:rsidR="008F4B28" w:rsidRDefault="008F4B28" w:rsidP="001233B6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>Usem conectores como:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2BEC87" w14:textId="3584FC17" w:rsidR="008F4B28" w:rsidRPr="00742ACB" w:rsidRDefault="008F4B28" w:rsidP="00742ACB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:firstLineChars="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00742ACB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>apesar de</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB357C" w:rsidRPr="00742ACB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742ACB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>mbora, todavia, contudo, não obstante</w:t>
+      </w:r>
+      <w:r w:rsidR="00997059" w:rsidRPr="00742ACB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>, no entanto, entretanto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35501326" w14:textId="41EBE15B" w:rsidR="008F4B28" w:rsidRPr="00742ACB" w:rsidRDefault="008F4B28" w:rsidP="00742ACB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:firstLineChars="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00742ACB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>Tal como</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB357C" w:rsidRPr="00742ACB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, conforme, </w:t>
+      </w:r>
+      <w:r w:rsidR="004826E8" w:rsidRPr="00742ACB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">consoante, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB357C" w:rsidRPr="00742ACB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">segundo, de acordo com, </w:t>
+      </w:r>
+      <w:r w:rsidR="004826E8" w:rsidRPr="00742ACB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>à semelhança</w:t>
+      </w:r>
+      <w:r w:rsidR="00343EBB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidR="00883F0B" w:rsidRPr="00742ACB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>, de igual forma/modo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2309DE39" w14:textId="01FA5EAB" w:rsidR="004826E8" w:rsidRDefault="004826E8" w:rsidP="00742ACB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:firstLineChars="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00742ACB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diferentemente, contrariamente, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E87F25A" w14:textId="101AE4FE" w:rsidR="00F26C2B" w:rsidRDefault="00F26C2B" w:rsidP="00F26C2B">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>Apr</w:t>
+      </w:r>
+      <w:r w:rsidR="00462F06">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>sentem a legenda da vossa tabela:</w:t>
+      </w:r>
+      <w:r w:rsidR="00462F06">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quem analisou cada notícia?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B71C6C8" w14:textId="3FBA1521" w:rsidR="00F26C2B" w:rsidRDefault="00F26C2B" w:rsidP="005A660A">
+      <w:pPr>
+        <w:ind w:left="840"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A – </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AFAECB8" w14:textId="4763A577" w:rsidR="00F26C2B" w:rsidRDefault="00F26C2B" w:rsidP="005A660A">
+      <w:pPr>
+        <w:ind w:left="840"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375849E0" w14:textId="3A28DC23" w:rsidR="00F26C2B" w:rsidRDefault="00F26C2B" w:rsidP="005A660A">
+      <w:pPr>
+        <w:ind w:left="840"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18875CA1" w14:textId="17F97671" w:rsidR="00F26C2B" w:rsidRDefault="00F26C2B" w:rsidP="005A660A">
+      <w:pPr>
+        <w:ind w:left="840"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF93F84" w14:textId="677603FA" w:rsidR="00F26C2B" w:rsidRDefault="00F26C2B" w:rsidP="005A660A">
+      <w:pPr>
+        <w:ind w:left="840"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7985AE94" w14:textId="77777777" w:rsidR="00F26C2B" w:rsidRDefault="00F26C2B" w:rsidP="00F26C2B">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23591744" w14:textId="792790D5" w:rsidR="00462F06" w:rsidRDefault="00462F06" w:rsidP="00F26C2B">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Juntem todo o dossier: </w:t>
+      </w:r>
+      <w:r w:rsidR="005A660A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a síntese que consideram bem feita; as </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>notícia</w:t>
+      </w:r>
+      <w:r w:rsidR="005A660A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>s de todos;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A660A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>avaliação e Conclusão</w:t>
+      </w:r>
+      <w:r w:rsidR="005A660A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do grupo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6254D1A1" w14:textId="77777777" w:rsidR="00F26C2B" w:rsidRDefault="00F26C2B" w:rsidP="00F26C2B">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FA9D8D" w14:textId="77777777" w:rsidR="00F26C2B" w:rsidRPr="00F26C2B" w:rsidRDefault="00F26C2B" w:rsidP="005A660A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00F26C2B" w:rsidRPr="00F26C2B" w:rsidSect="00EF1C56">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="991" w:bottom="284" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian">
-[...3 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="271458DC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4DDC6658"/>
+    <w:lvl w:ilvl="0" w:tplc="08160015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0816001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0816000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0816001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0816000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0816001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32691532"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C5B671F8"/>
+    <w:lvl w:ilvl="0" w:tplc="08160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5460" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6180" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56C20624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA486936"/>
     <w:lvl w:ilvl="0" w:tplc="092662F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4264,188 +5254,215 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2126843602">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1133061693">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1515727101">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="420"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:savePreviewPicture/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B026F8"/>
     <w:rsid w:val="00030B75"/>
+    <w:rsid w:val="00060ECD"/>
     <w:rsid w:val="000B289F"/>
     <w:rsid w:val="00106E00"/>
     <w:rsid w:val="001233B6"/>
     <w:rsid w:val="00143375"/>
+    <w:rsid w:val="00185957"/>
     <w:rsid w:val="001934CE"/>
     <w:rsid w:val="001F43F6"/>
     <w:rsid w:val="002446C9"/>
     <w:rsid w:val="002B0DEC"/>
+    <w:rsid w:val="00343EBB"/>
     <w:rsid w:val="0034773F"/>
     <w:rsid w:val="00365E15"/>
+    <w:rsid w:val="00377183"/>
     <w:rsid w:val="003A4BB2"/>
+    <w:rsid w:val="003A6322"/>
     <w:rsid w:val="003C2409"/>
     <w:rsid w:val="003C64B7"/>
+    <w:rsid w:val="0043132F"/>
     <w:rsid w:val="004525D6"/>
     <w:rsid w:val="00456905"/>
+    <w:rsid w:val="00462F06"/>
+    <w:rsid w:val="004826E8"/>
+    <w:rsid w:val="004938C6"/>
     <w:rsid w:val="00500FC2"/>
     <w:rsid w:val="0056138E"/>
     <w:rsid w:val="00582E55"/>
+    <w:rsid w:val="005A660A"/>
     <w:rsid w:val="005B21FE"/>
     <w:rsid w:val="005E5AC8"/>
     <w:rsid w:val="00614FE9"/>
     <w:rsid w:val="006254FE"/>
     <w:rsid w:val="006307A8"/>
     <w:rsid w:val="00632903"/>
     <w:rsid w:val="006B6067"/>
     <w:rsid w:val="00700E6B"/>
+    <w:rsid w:val="00742ACB"/>
     <w:rsid w:val="007543FE"/>
+    <w:rsid w:val="007572B4"/>
     <w:rsid w:val="00761EDC"/>
     <w:rsid w:val="00791565"/>
     <w:rsid w:val="007D3032"/>
     <w:rsid w:val="007F4ECC"/>
     <w:rsid w:val="008251D7"/>
     <w:rsid w:val="00842887"/>
+    <w:rsid w:val="00883F0B"/>
     <w:rsid w:val="00897CB5"/>
     <w:rsid w:val="008E44AC"/>
+    <w:rsid w:val="008F4B28"/>
     <w:rsid w:val="00981349"/>
     <w:rsid w:val="0099078A"/>
+    <w:rsid w:val="00997059"/>
+    <w:rsid w:val="009A3F9E"/>
     <w:rsid w:val="009A7F3F"/>
+    <w:rsid w:val="009C10AE"/>
     <w:rsid w:val="00A463BC"/>
     <w:rsid w:val="00A847D3"/>
+    <w:rsid w:val="00AB357C"/>
     <w:rsid w:val="00B026F8"/>
     <w:rsid w:val="00B21D61"/>
     <w:rsid w:val="00B267FB"/>
     <w:rsid w:val="00B313AB"/>
     <w:rsid w:val="00B8511F"/>
     <w:rsid w:val="00B85D77"/>
     <w:rsid w:val="00BB14EB"/>
     <w:rsid w:val="00BE6781"/>
     <w:rsid w:val="00C25CDB"/>
     <w:rsid w:val="00CA4908"/>
     <w:rsid w:val="00CF02CF"/>
     <w:rsid w:val="00D01B08"/>
     <w:rsid w:val="00D13E05"/>
     <w:rsid w:val="00D22252"/>
     <w:rsid w:val="00D2385F"/>
     <w:rsid w:val="00D436FC"/>
     <w:rsid w:val="00DD76D4"/>
     <w:rsid w:val="00DE3FE6"/>
+    <w:rsid w:val="00E30DCD"/>
     <w:rsid w:val="00E8176C"/>
     <w:rsid w:val="00E959B3"/>
     <w:rsid w:val="00EA4356"/>
     <w:rsid w:val="00EB738D"/>
     <w:rsid w:val="00EE70C6"/>
     <w:rsid w:val="00EF1C56"/>
+    <w:rsid w:val="00EF6705"/>
     <w:rsid w:val="00F040B6"/>
     <w:rsid w:val="00F20B3A"/>
+    <w:rsid w:val="00F26C2B"/>
     <w:rsid w:val="00F57B76"/>
     <w:rsid w:val="00FA06A7"/>
     <w:rsid w:val="00FA70AE"/>
     <w:rsid w:val="00FC7694"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1BBBDDF8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F99F5CC9-7AD7-4C88-9F9A-4220C517691A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4857,51 +5874,51 @@
     <w:rsid w:val="00B026F8"/>
     <w:pPr>
       <w:ind w:firstLineChars="200" w:firstLine="420"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00106E00"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -5133,69 +6150,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>259</Words>
-  <Characters>1402</Characters>
+  <Words>363</Words>
+  <Characters>1823</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>455</Lines>
+  <Paragraphs>87</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1658</CharactersWithSpaces>
+  <CharactersWithSpaces>2099</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Yazida</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>